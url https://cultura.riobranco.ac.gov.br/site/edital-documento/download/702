--- v0 (2026-07-01)
+++ v1 (2026-09-24)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="720B8F7E" w14:textId="03AC8FB7" w:rsidR="00B958CF" w:rsidRPr="008D7100" w:rsidRDefault="00B958CF" w:rsidP="00B958CF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7100">
@@ -96,51 +100,51 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F077C1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>LEI 14.399 – POLÍTICA NACIONAL ALDIR BLANC – PNAB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314565FD" w14:textId="77777777" w:rsidR="00B958CF" w:rsidRPr="00CA5F20" w:rsidRDefault="00B958CF" w:rsidP="00B958CF">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48696026" w14:textId="132531EE" w:rsidR="00B958CF" w:rsidRPr="007436C9" w:rsidRDefault="003E278C" w:rsidP="00B65450">
+    <w:p w14:paraId="48696026" w14:textId="0799B9F9" w:rsidR="00B958CF" w:rsidRPr="007436C9" w:rsidRDefault="003E278C" w:rsidP="00B65450">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="141" w:hanging="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ANEXO 0</w:t>
       </w:r>
@@ -1058,51 +1062,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B65450" w14:paraId="0E7512EE" w14:textId="77777777" w:rsidTr="00B65450">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40010A05" w14:textId="48B22F6D" w:rsidR="00B65450" w:rsidRDefault="00B65450" w:rsidP="00B65450">
             <w:pPr>
               <w:ind w:right="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980AA2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Houveram ações realizadas na zona rural?</w:t>
             </w:r>
             <w:r w:rsidRPr="00D2142D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00980AA2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>descreva</w:t>
             </w:r>
             <w:r w:rsidR="00980AA2" w:rsidRPr="00980AA2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> quais</w:t>
             </w:r>
             <w:r w:rsidRPr="00980AA2">
@@ -2676,52 +2679,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
       <w:r w:rsidR="00FA4D6D" w:rsidRPr="00CA5F20">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assinatura</w:t>
       </w:r>
       <w:r w:rsidR="003E278C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> obrigatória</w:t>
       </w:r>
       <w:r w:rsidR="0041062F" w:rsidRPr="00CA5F20">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0041062F" w:rsidRPr="00CA5F20" w:rsidSect="006E0DDC">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="1418" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1313F6DA" w14:textId="77777777" w:rsidR="00DE44A1" w:rsidRDefault="00DE44A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7852DEFB" w14:textId="77777777" w:rsidR="00DE44A1" w:rsidRDefault="00DE44A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2743,177 +2750,207 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C4923B5" w14:textId="3EBFEDD3" w:rsidR="00823C99" w:rsidRDefault="00000000" w:rsidP="00823C99">
+  <w:p w14:paraId="01F2E3D4" w14:textId="77777777" w:rsidR="00360217" w:rsidRDefault="00360217">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C4923B5" w14:textId="3EBFEDD3" w:rsidR="00823C99" w:rsidRDefault="00295373" w:rsidP="00823C99">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:left="-1701" w:right="-1134"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2026555E">
         <v:rect id="_x0000_i1025" style="width:533.8pt;height:1pt" o:hrpct="991" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="792CA664" w14:textId="21251ECA" w:rsidR="00761C69" w:rsidRDefault="003E278C" w:rsidP="003E278C">
+  <w:p w14:paraId="792CA664" w14:textId="231368EC" w:rsidR="00761C69" w:rsidRDefault="00360217" w:rsidP="003E278C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:left="-1418" w:right="-567"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk231935134"/>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
         <w:noProof/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70028FD6" wp14:editId="2ACB649A">
-[...2 lines deleted...]
-          <wp:docPr id="1248515224" name="Imagem 2"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A238EE7" wp14:editId="65A26BEE">
+          <wp:extent cx="7517130" cy="1012190"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:docPr id="255862817" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7640163" cy="1265147"/>
+                    <a:ext cx="7517130" cy="1012190"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D0F860F" w14:textId="77777777" w:rsidR="00360217" w:rsidRDefault="00360217">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="29C6A8CC" w14:textId="77777777" w:rsidR="00DE44A1" w:rsidRDefault="00DE44A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3665D64B" w14:textId="77777777" w:rsidR="00DE44A1" w:rsidRDefault="00DE44A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0ED6C80B" w14:textId="77777777" w:rsidR="00360217" w:rsidRDefault="00360217">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BCA439D" w14:textId="7CF96AC6" w:rsidR="00823C99" w:rsidRDefault="003E278C" w:rsidP="00823C99">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk231934836"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B943CD9" wp14:editId="026EAE7A">
           <wp:extent cx="2238528" cy="624205"/>
           <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
           <wp:docPr id="1368841215" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3053,50 +3090,60 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="731F972C" id="Conector reto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.45pt" to="458.25pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxlP0CuwEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEy9IacQosbXfp&#10;tgDtdmf0YQuTRUFUYuffT1LTtNhuwy6CKJKPj4/U+mYaLDuqQAZdy+ezmjPlBErjupb/eLr/cMUZ&#10;RXASLDrV8pMifrN5/249+kYtsEcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuOTWGAWIyQ1fJAGNCH2y1&#10;qOtP1YhB+oBCEaXX22cn3xR8rZWI37UmFZlteeIWyxnKuc9ntVlD0wXwvRFnGvAPLAYwLhW9QN1C&#10;BHYI5i+owYiAhDrOBA4Vam2EKj2kbub1H9089uBV6SWJQ/4iE/0/WPHtuHW7kKmLyT36BxS/iDnc&#10;9uA6VQg8nXwa3DxLVY2emktKNsjvAtuPX1GmGDhELCpMOgxMW+N/5sQMnjplU5H9dJFdTZGJ9Li8&#10;ml+vVkvOxIuvgiZD5EQfKH5ROLB8abk1LisCDRwfKGZKryH52eG9sbZM1To2pvLX9bIuGYTWyOzN&#10;cRS6/dYGdoS0GIu71cfPy9Jg8rwNC3hwsqD1CuTd+R7B2Od7qm7dWZcsRd47avYoT7vwoleaXKF5&#10;3rK8Gm/tkv36Fza/AQAA//8DAFBLAwQUAAYACAAAACEA+I2eItoAAAAEAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBSE74X+h+UVeim6UTA0aTYioscW1EI9PrOvSdrs27C70fjvu/bSHocZZr4p&#10;lqPpxJmcby0rmE0TEMSV1S3XCt4P28kzCB+QNXaWScGVPCzL+7sCc20vvKPzPtQilrDPUUETQp9L&#10;6auGDPqp7Ymj92mdwRClq6V2eInlppPzJEmlwZbjQoM9rRuqvveDUfDqfLrlYX18Wnxcs36TDOHw&#10;9abU48O4egERaAx/YbjhR3QoI9PJDqy96BTEI0HBPAMRzWyWLkCcfrUsC/kfvvwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcZT9ArsBAABTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA+I2eItoAAAAEAQAADwAAAAAAAAAAAAAAAAAVBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#2e74b5" strokeweight="1.5pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C6ACF0A" w14:textId="77777777" w:rsidR="00360217" w:rsidRDefault="00360217">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E586AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8A071E2"/>
     <w:lvl w:ilvl="0" w:tplc="CBD2E696">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3469,91 +3516,97 @@
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA4D6D"/>
     <w:rsid w:val="00016F92"/>
     <w:rsid w:val="000312D8"/>
     <w:rsid w:val="00056B6B"/>
     <w:rsid w:val="00095EC5"/>
     <w:rsid w:val="00110F81"/>
     <w:rsid w:val="001A05B7"/>
     <w:rsid w:val="001B58FB"/>
     <w:rsid w:val="001B7C69"/>
     <w:rsid w:val="001E0171"/>
     <w:rsid w:val="001E1EF4"/>
     <w:rsid w:val="001F1536"/>
     <w:rsid w:val="00286B71"/>
     <w:rsid w:val="00291C50"/>
     <w:rsid w:val="0029493E"/>
+    <w:rsid w:val="00295373"/>
     <w:rsid w:val="002B733C"/>
+    <w:rsid w:val="00360217"/>
     <w:rsid w:val="003C6671"/>
     <w:rsid w:val="003C6B71"/>
     <w:rsid w:val="003E278C"/>
     <w:rsid w:val="0041062F"/>
     <w:rsid w:val="004E5968"/>
     <w:rsid w:val="00555DCC"/>
     <w:rsid w:val="0058673E"/>
     <w:rsid w:val="005A5B9C"/>
     <w:rsid w:val="005D591C"/>
     <w:rsid w:val="00612DA5"/>
     <w:rsid w:val="00624EF2"/>
     <w:rsid w:val="0067140A"/>
     <w:rsid w:val="006A33AD"/>
     <w:rsid w:val="006E0DDC"/>
     <w:rsid w:val="00731F4D"/>
     <w:rsid w:val="007436C9"/>
     <w:rsid w:val="00761C69"/>
     <w:rsid w:val="0076736D"/>
     <w:rsid w:val="00785D28"/>
     <w:rsid w:val="007C10F4"/>
     <w:rsid w:val="007C1C4E"/>
     <w:rsid w:val="007F6F20"/>
     <w:rsid w:val="00802F37"/>
     <w:rsid w:val="00823C99"/>
     <w:rsid w:val="0083715A"/>
+    <w:rsid w:val="008B242F"/>
     <w:rsid w:val="008C07B5"/>
     <w:rsid w:val="008D7100"/>
     <w:rsid w:val="008F118A"/>
     <w:rsid w:val="009345A2"/>
+    <w:rsid w:val="0096706E"/>
     <w:rsid w:val="00980AA2"/>
     <w:rsid w:val="00980D08"/>
     <w:rsid w:val="009900B9"/>
     <w:rsid w:val="009C185D"/>
+    <w:rsid w:val="009C2F78"/>
     <w:rsid w:val="00A11601"/>
     <w:rsid w:val="00A34E37"/>
     <w:rsid w:val="00A359B2"/>
     <w:rsid w:val="00A97826"/>
     <w:rsid w:val="00AA40BB"/>
     <w:rsid w:val="00AD0986"/>
     <w:rsid w:val="00AD3F3C"/>
+    <w:rsid w:val="00AF7C0B"/>
     <w:rsid w:val="00B34DDE"/>
     <w:rsid w:val="00B466C8"/>
     <w:rsid w:val="00B65450"/>
     <w:rsid w:val="00B958CF"/>
     <w:rsid w:val="00BB3E8C"/>
     <w:rsid w:val="00BB54BB"/>
     <w:rsid w:val="00BC274A"/>
     <w:rsid w:val="00C455B4"/>
     <w:rsid w:val="00CA5F20"/>
     <w:rsid w:val="00D0237D"/>
     <w:rsid w:val="00D51ED5"/>
     <w:rsid w:val="00D5311C"/>
     <w:rsid w:val="00D70A8E"/>
     <w:rsid w:val="00D7673A"/>
     <w:rsid w:val="00DC364B"/>
     <w:rsid w:val="00DE44A1"/>
     <w:rsid w:val="00E05EFB"/>
     <w:rsid w:val="00E13590"/>
     <w:rsid w:val="00E478A5"/>
     <w:rsid w:val="00F077C1"/>
     <w:rsid w:val="00F34CC1"/>
     <w:rsid w:val="00F71812"/>
     <w:rsid w:val="00FA4D6D"/>
     <w:rsid w:val="00FC56EA"/>
   </w:rsids>
@@ -4137,58 +4190,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>