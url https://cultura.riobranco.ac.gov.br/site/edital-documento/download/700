--- v0 (2026-07-01)
+++ v1 (2026-09-24)
@@ -131,51 +131,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PEQUENOS APOIOS – INTERCÂMBIO CULTURAL - ARTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31220A37" w14:textId="77777777" w:rsidR="00133160" w:rsidRPr="009B34F6" w:rsidRDefault="00133160" w:rsidP="009B5E2F">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3037E287" w14:textId="36ED8159" w:rsidR="00A40B32" w:rsidRPr="00371BD7" w:rsidRDefault="00A40B32" w:rsidP="009B34F6">
+    <w:p w14:paraId="3037E287" w14:textId="240C81C2" w:rsidR="00A40B32" w:rsidRPr="00371BD7" w:rsidRDefault="00A40B32" w:rsidP="009B34F6">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="EBF6FF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371BD7">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
@@ -988,1107 +988,1106 @@
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DAS OBRIGAÇÕES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1F5345" w14:textId="48C398A3" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>São obrigações da FUNDAÇÃO MUNICIPAL DE CULTURA GARIBALDI BRASIL – FGB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CA52F5" w14:textId="0F945E2E" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>transferir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os recursos ao</w:t>
+      </w:r>
+      <w:r w:rsidR="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a) Proponente</w:t>
+      </w:r>
+      <w:r w:rsidR="009B34F6" w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDD797C" w14:textId="269560CB" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>orientar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="009B34F6" w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:r w:rsidR="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) Proponente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sobre o procedimento para a prestação de informações dos recursos concedidos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648A8D3F" w14:textId="06E4B5EC" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III - analisar e emitir parecer técnico sobre os relatórios e sobre a prestação de informações apresentados pelo(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD" w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a) Proponente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325985D3" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zelar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pelo fiel cumprimento deste termo de execução cultural; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6FC49F" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>adotar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medidas saneadoras e corretivas quando houver inadimplemento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD6E0D9" w14:textId="1AD9CFA8" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VI - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>monitorar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o cumprimento pelo(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD" w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) Proponente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>das obrigações previstas na CLÁUSULA 3.2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677CE3E9" w14:textId="61F1629A" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>São obrigações do(a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD" w:rsidRPr="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Proponente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D403DE2" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>executar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ação cultural aprovada; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6492D194" w14:textId="7036D750" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aplicar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os recursos concedidos pela Lei </w:t>
+      </w:r>
+      <w:r w:rsidR="00681CE7" w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aldir Blanc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na realização da ação cultural; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7F09BB" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - manter, obrigatória e exclusivamente, os recursos financeiros depositados na conta indicada no Termo de Execução Cultural;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A54B82" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>facilitar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o monitoramento, o controle e supervisão do termo de execução cultural bem como o acesso ao local de realização da ação cultural;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4EAEBE" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>atender</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a qualquer solicitação regular feita pela FGB a contar do recebimento da notificação; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349273E2" w14:textId="22714C45" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>divulgar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nos meios de comunicação, a informação de que a ação cultural aprovada é apoiada com recursos da Lei</w:t>
+      </w:r>
+      <w:r w:rsidR="00681CE7" w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aldir Blanc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, incluindo as marcas do Governo federal, de acordo com as orientações técnicas do manual de aplicação de marcas divulgado pelo Ministério da Cultura, na forma do art. 70 do Decreto nº 11.453/2023;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71747C2A" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - não realizar despesa em data anterior ou posterior à vigência deste termo de execução cultural; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCC5A03" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - guardar a documentação referente à prestação de informações pelo prazo de 5 anos, contados do fim da vigência deste Termo de Execução Cultural; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A5D737" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizar os recursos para finalidade diversa da estabelecida no projeto cultural;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033E46AE" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>executar</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a contrapartida conforme pactuado; e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072A31B1" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>XI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - prestar à FGB as informações exigidas na cláusula 4ª, no prazo máximo de até 15 (quinze) dias, sempre que solicitadas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C11AC8" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>XII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – prestar informações aos membros da Comissão de Avaliação e Acompanhamentos da execução do objeto dos projetos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232D666E" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>XIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – assinar juntamente com os membros da Comissão de Avaliação e Acompanhamento dos projetos, os relatórios de acompanhamento por ela produzidos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FBF575D" w14:textId="04256C76" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>XV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cumprir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todos os termos do edital </w:t>
+      </w:r>
+      <w:r w:rsidR="00C767AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>01/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, que regulamentou a aprovação do projeto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A87569E" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051297FC" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DA PRESTAÇÃO DE INFORMAÇÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355D54F2" w14:textId="19D4D5B6" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. O(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proponente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prestará contas à administração por meio da seguinte</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>categoria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDC8352" w14:textId="6FA227FE" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>prestação</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de informações em relatório de execução financeira, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>atestando e comprovando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o cumprimento do objeto, ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>na hipótese de ser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recebida, pela administração pública, denúncia de irregularidade na execução da ação cultural</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme estabelecido no </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD" w:rsidRPr="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>item 15 do edital</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF26DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA6BDA0" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. À prestação de informações e respectivo julgamento aplica-se, no que couber, o procedimento previsto nos artigos 29 a 34 do Decreto nº 11.453/2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C57EFD" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA57DEA" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DA ALTERAÇÃO DO TERMO DE EXECUÇÃO CULTURAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DC30DB" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. A alteração do termo de execução cultural será formalizada por meio de termo aditivo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4B19E6" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>3.1.</w:t>
-[...1054 lines deleted...]
-        </w:rPr>
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t>. A formalização de termo aditivo não será necessária nas seguintes hipóteses:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2D6C50" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
@@ -2725,189 +2724,189 @@
           <w:bCs/>
         </w:rPr>
         <w:t>a).</w:t>
       </w:r>
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> descumprimento injustificado de cláusula deste instrumento;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C00426" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>b).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> irregularidade ou inexecução injustificada, ainda que parcial, do objeto, resultados ou metas pactuadas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556BCA85" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>c).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violação da legislação aplicável;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23452A4F" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>d).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cometimento de falhas reiteradas na execução;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F74D1F2" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má administração de recursos públicos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA70210" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>f).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constatação de falsidade ou fraude nas informações ou documentos apresentados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3506EECA" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>g).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> não atendimento às recomendações ou determinações decorrentes da fiscalização;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66038017" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>b).</w:t>
-[...136 lines deleted...]
-        </w:rPr>
         <w:t>h).</w:t>
       </w:r>
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> outras hipóteses expressamente previstas na legislação aplicável.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F55E1DA" w14:textId="77777777" w:rsidR="009B5E2F" w:rsidRPr="009B34F6" w:rsidRDefault="009B5E2F" w:rsidP="009B5E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B34F6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7.2</w:t>
       </w:r>
@@ -3861,59 +3860,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="133A0383" w14:textId="77777777" w:rsidR="002B4057" w:rsidRPr="009B34F6" w:rsidRDefault="002B4057" w:rsidP="002B4057">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75D62876" w14:textId="77777777" w:rsidR="002B4057" w:rsidRPr="009B34F6" w:rsidRDefault="002B4057" w:rsidP="009B5E2F">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002B4057" w:rsidRPr="009B34F6" w:rsidSect="009B5E2F">
+    <w:sectPr w:rsidR="002B4057" w:rsidRPr="009B34F6" w:rsidSect="00CA5361">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="454" w:right="1134" w:bottom="227" w:left="1418" w:header="567" w:footer="227" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7841C9F4" w14:textId="77777777" w:rsidR="004570BA" w:rsidRDefault="004570BA" w:rsidP="00701D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="47A67EBD" w14:textId="77777777" w:rsidR="004570BA" w:rsidRDefault="004570BA" w:rsidP="00701D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -3953,51 +3952,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2206CA89" w14:textId="77777777" w:rsidR="00A120DD" w:rsidRDefault="00A120DD">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AA7170E" w14:textId="29013A5C" w:rsidR="00BD2113" w:rsidRPr="00522D01" w:rsidRDefault="006D4EA0" w:rsidP="00A120DD">
+  <w:p w14:paraId="5AA7170E" w14:textId="616E6C22" w:rsidR="00BD2113" w:rsidRPr="00522D01" w:rsidRDefault="006D4EA0" w:rsidP="00A120DD">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:left="-1418"/>
     </w:pPr>
     <w:r w:rsidRPr="00A13F66">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6195CDA6" wp14:editId="4C50B0BC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-14605</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7534275" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4030,105 +4029,100 @@
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="15A8494F" id="Conector reto 1369172630" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-1.15pt" to="593.25pt,-1.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEsr8kuwEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzbIZcQosbXfp&#10;tgDtdmf0YQuTRUFUYuffT1LTtNhuwy6CKJKPj4/U+noaLDuqQAZdy+ezmjPlBErjupb/eLx795Ez&#10;iuAkWHSq5SdF/Hrz9s169I1aYI9WqsASiKNm9C3vY/RNVZHo1QA0Q69ccmoMA8Rkhq6SAcaEPthq&#10;UdcfqhGD9AGFIkqvN09Ovin4WisRv2tNKjLb8sQtljOUc5/ParOGpgvgeyPONOAfWAxgXCp6gbqB&#10;COwQzF9QgxEBCXWcCRwq1NoIVXpI3czrP7p56MGr0ksSh/xFJvp/sOLbcet2IVMXk3vw9yh+EXO4&#10;7cF1qhB4PPk0uHmWqho9NZeUbJDfBbYfv6JMMXCIWFSYdBiYtsb/zIkZPHXKpiL76SK7miIT6XG1&#10;fH+1WC05E8++CpoMkRN9oPhF4cDypeXWuKwINHC8p5gpvYTkZ4d3xtoyVevYmMp/qpd1ySC0RmZv&#10;jqPQ7bc2sCOkxVjcrq4+L0uDyfM6LODByYLWK5C353sEY5/uqbp1Z12yFHnvqNmjPO3Cs15pcoXm&#10;ecvyary2S/bLX9j8BgAA//8DAFBLAwQUAAYACAAAACEA5Tydl90AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwW7CMBBE75X6D9Yi9VKBAxURTbNBFSrHViogtUcTb5OUeB3ZDoS/r1EPcNyZ0czb&#10;fDmYVhzJ+cYywnSSgCAurW64Qtht1+MFCB8Ua9VaJoQzeVgW93e5yrQ98ScdN6ESsYR9phDqELpM&#10;Sl/WZJSf2I44ej/WGRXi6SqpnTrFctPKWZKk0qiG40KtOlrVVB42vUF4dz5dc7/6fpx/nZ+7t6QP&#10;298PxIfR8PoCItAQrmG44Ed0KCLT3vasvWgR4iMBYTx7AnFxp4t0DmL/r8gil7f8xR8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAxLK/JLsBAABTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Tydl90AAAAHAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="#2e74b5" strokeweight="1.5pt">
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:bookmarkStart w:id="1" w:name="_Hlk231935134"/>
-    <w:r w:rsidR="00A120DD">
+    <w:r w:rsidR="00CA5361">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AD9226B" wp14:editId="06DBAE2D">
-[...2 lines deleted...]
-          <wp:docPr id="821973970" name="Imagem 4"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31878782" wp14:editId="16EE4EDF">
+          <wp:extent cx="7534275" cy="1014499"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2068202050" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7699825" cy="1275073"/>
+                    <a:ext cx="7543280" cy="1015711"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A21B939" w14:textId="77777777" w:rsidR="00A120DD" w:rsidRDefault="00A120DD">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6465E4A6" w14:textId="77777777" w:rsidR="004570BA" w:rsidRDefault="004570BA" w:rsidP="00701D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
@@ -4336,121 +4330,128 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="77B138C1"/>
     <w:rsid w:val="00032E43"/>
     <w:rsid w:val="00053C42"/>
     <w:rsid w:val="00091745"/>
     <w:rsid w:val="00133160"/>
     <w:rsid w:val="00185A21"/>
     <w:rsid w:val="002631EA"/>
+    <w:rsid w:val="0027746B"/>
     <w:rsid w:val="00297CCE"/>
     <w:rsid w:val="002A5FF8"/>
     <w:rsid w:val="002B4057"/>
     <w:rsid w:val="00371BD7"/>
     <w:rsid w:val="00373E7C"/>
     <w:rsid w:val="003B232D"/>
+    <w:rsid w:val="003B604C"/>
     <w:rsid w:val="003B6864"/>
     <w:rsid w:val="003C6B71"/>
     <w:rsid w:val="0041615C"/>
     <w:rsid w:val="004570BA"/>
     <w:rsid w:val="004E6E70"/>
     <w:rsid w:val="0051473E"/>
     <w:rsid w:val="00522D01"/>
     <w:rsid w:val="005A360A"/>
     <w:rsid w:val="005B26DD"/>
     <w:rsid w:val="00612DA5"/>
     <w:rsid w:val="00624269"/>
     <w:rsid w:val="00681CE7"/>
     <w:rsid w:val="00685FBB"/>
     <w:rsid w:val="00692B2E"/>
     <w:rsid w:val="006A1FBF"/>
     <w:rsid w:val="006A33AD"/>
     <w:rsid w:val="006B7047"/>
     <w:rsid w:val="006C7BA8"/>
     <w:rsid w:val="006D4E14"/>
     <w:rsid w:val="006D4EA0"/>
+    <w:rsid w:val="006E3C6C"/>
     <w:rsid w:val="00701D9E"/>
     <w:rsid w:val="00740218"/>
     <w:rsid w:val="00743719"/>
     <w:rsid w:val="007F319B"/>
     <w:rsid w:val="007F770A"/>
     <w:rsid w:val="008052F3"/>
     <w:rsid w:val="00863F5E"/>
     <w:rsid w:val="00883A94"/>
     <w:rsid w:val="008C07B5"/>
     <w:rsid w:val="008D078F"/>
     <w:rsid w:val="009138DE"/>
     <w:rsid w:val="00976D2A"/>
     <w:rsid w:val="009900B9"/>
     <w:rsid w:val="009B34F6"/>
     <w:rsid w:val="009B5E2F"/>
     <w:rsid w:val="009B7083"/>
     <w:rsid w:val="009C4DDD"/>
     <w:rsid w:val="00A11601"/>
     <w:rsid w:val="00A120DD"/>
     <w:rsid w:val="00A40B32"/>
     <w:rsid w:val="00A419BE"/>
     <w:rsid w:val="00A77941"/>
     <w:rsid w:val="00A849D2"/>
     <w:rsid w:val="00B71F95"/>
     <w:rsid w:val="00B83A5B"/>
     <w:rsid w:val="00BB0A22"/>
     <w:rsid w:val="00BC2240"/>
     <w:rsid w:val="00BD2113"/>
     <w:rsid w:val="00BD5752"/>
     <w:rsid w:val="00C03AE5"/>
     <w:rsid w:val="00C3141F"/>
     <w:rsid w:val="00C36BEB"/>
+    <w:rsid w:val="00C36CC9"/>
     <w:rsid w:val="00C767AB"/>
+    <w:rsid w:val="00CA5361"/>
     <w:rsid w:val="00CC7087"/>
+    <w:rsid w:val="00D2515F"/>
     <w:rsid w:val="00D51BD3"/>
     <w:rsid w:val="00D62C4A"/>
     <w:rsid w:val="00D834A0"/>
     <w:rsid w:val="00D94001"/>
     <w:rsid w:val="00E05EFB"/>
     <w:rsid w:val="00E27F2C"/>
     <w:rsid w:val="00E41A67"/>
     <w:rsid w:val="00E8214E"/>
     <w:rsid w:val="00E906DE"/>
     <w:rsid w:val="00EA6FB6"/>
     <w:rsid w:val="00EF26DD"/>
+    <w:rsid w:val="00F14FFE"/>
     <w:rsid w:val="00F459A0"/>
     <w:rsid w:val="00FD0E62"/>
     <w:rsid w:val="119FC668"/>
     <w:rsid w:val="17F43D38"/>
     <w:rsid w:val="428771B6"/>
     <w:rsid w:val="4CFCEC03"/>
     <w:rsid w:val="5B2F3334"/>
     <w:rsid w:val="669B572F"/>
     <w:rsid w:val="77B138C1"/>
     <w:rsid w:val="787A9D9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
@@ -5324,70 +5325,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010036E29AE93B1FB54C94FFB0AC0F256343" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3487eafe80e2c4116e5aa923501ecef0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="40aec6fa-c5f6-4feb-b97b-386f8ea38896" xmlns:ns3="beaeb88b-723b-40d5-8941-7d7503f1ce4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="791c6999be33df5930a3e1bf3462d89a" ns2:_="" ns3:_="">
     <xsd:import namespace="40aec6fa-c5f6-4feb-b97b-386f8ea38896"/>
     <xsd:import namespace="beaeb88b-723b-40d5-8941-7d7503f1ce4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5572,123 +5553,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="40aec6fa-c5f6-4feb-b97b-386f8ea38896">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="beaeb88b-723b-40d5-8941-7d7503f1ce4a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64BC37FE-189D-4DFD-8A06-492644CE362C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="40aec6fa-c5f6-4feb-b97b-386f8ea38896"/>
     <ds:schemaRef ds:uri="beaeb88b-723b-40d5-8941-7d7503f1ce4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{553EA620-AAC4-4315-A02C-9AA6257FC695}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{825DBA34-A0E0-44F3-80EF-DE059E018709}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="40aec6fa-c5f6-4feb-b97b-386f8ea38896"/>
+    <ds:schemaRef ds:uri="beaeb88b-723b-40d5-8941-7d7503f1ce4a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1665</Words>
   <Characters>8992</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Caroline Moreira de Oliveira Neves</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010036E29AE93B1FB54C94FFB0AC0F256343</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>