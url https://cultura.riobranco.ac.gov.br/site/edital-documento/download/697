--- v0 (2026-07-01)
+++ v1 (2026-09-24)
@@ -141,51 +141,51 @@
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>POLÍTICA NACIONAL ALDIR BLNAC - PNAB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE5B7F6" w14:textId="77777777" w:rsidR="00A320F9" w:rsidRPr="00A320F9" w:rsidRDefault="00A320F9" w:rsidP="00A320F9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:textDirection w:val="lrTb"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:position w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57791D41" w14:textId="7FBDDBED" w:rsidR="00114F06" w:rsidRPr="008069F5" w:rsidRDefault="00114F06" w:rsidP="00C84767">
+    <w:p w14:paraId="57791D41" w14:textId="7D5943BE" w:rsidR="00114F06" w:rsidRPr="008069F5" w:rsidRDefault="00114F06" w:rsidP="00C84767">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFCC"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="0"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6ABA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ANEXO 0</w:t>
       </w:r>
       <w:r w:rsidR="00BA6ABA" w:rsidRPr="00BA6ABA">
@@ -1565,91 +1565,91 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AAE2F70" w14:textId="77777777" w:rsidR="005416CB" w:rsidRPr="00114F06" w:rsidRDefault="005416CB" w:rsidP="001302DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00114F06">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.Nome:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005416CB" w:rsidRPr="00114F06" w14:paraId="3179755E" w14:textId="77777777" w:rsidTr="001302DE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4875" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5B9F9D29" w14:textId="77777777" w:rsidR="005416CB" w:rsidRPr="00114F06" w:rsidRDefault="005416CB" w:rsidP="001302DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00114F06">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>RG:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000001"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000001"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="155D25A2" w14:textId="77777777" w:rsidR="005416CB" w:rsidRPr="00114F06" w:rsidRDefault="005416CB" w:rsidP="001302DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Calibri"/>
@@ -3287,144 +3287,140 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7048EE9F" w14:textId="77777777" w:rsidR="003C4071" w:rsidRDefault="003C4071">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09135DDC" w14:textId="47046D0E" w:rsidR="003E6F6D" w:rsidRDefault="00000000" w:rsidP="003E6F6D">
+  <w:p w14:paraId="09135DDC" w14:textId="47046D0E" w:rsidR="003E6F6D" w:rsidRDefault="000D4AC7" w:rsidP="003E6F6D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:leftChars="-781" w:left="-1560" w:right="-1391" w:hanging="2"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0FD88B67">
         <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47D47B53" w14:textId="581837ED" w:rsidR="003C4071" w:rsidRDefault="003F0417" w:rsidP="003E6F6D">
+  <w:p w14:paraId="47D47B53" w14:textId="44D8A460" w:rsidR="003C4071" w:rsidRDefault="00CC0AF4" w:rsidP="003E6F6D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:leftChars="-781" w:left="-1560" w:right="-1250" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_Hlk231935134"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="392BE9D9" wp14:editId="2A0B9E3D">
-          <wp:extent cx="7477125" cy="1238412"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CCC96A2" wp14:editId="02641716">
+          <wp:extent cx="7467600" cy="1012190"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1277042065" name="Imagem 3"/>
+          <wp:docPr id="1080325009" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 4"/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7529134" cy="1247026"/>
+                    <a:ext cx="7467600" cy="1012190"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A8E8BCE" w14:textId="77777777" w:rsidR="003C4071" w:rsidRDefault="003C4071">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
@@ -3531,63 +3527,65 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:id w:val="-1379469886"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="00146414" w:rsidRPr="00A97530">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="915605649"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="00146414">
       <w:t xml:space="preserve">             </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FAFAEEC" w14:textId="38929C60" w:rsidR="00146414" w:rsidRDefault="00146414" w:rsidP="003E6F6D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-399" w:hanging="2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:sz w:val="24"/>
@@ -3666,50 +3664,51 @@
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:id w:val="-1807150379"/>
                             <w:docPartObj>
                               <w:docPartGallery w:val="Page Numbers (Margins)"/>
                               <w:docPartUnique/>
                             </w:docPartObj>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:p w14:paraId="4EFF4363" w14:textId="77777777" w:rsidR="00146414" w:rsidRPr="00C24A43" w:rsidRDefault="00146414" w:rsidP="00146414">
                               <w:pPr>
                                 <w:ind w:left="1" w:hanging="3"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00C24A43">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
                                   <w:sz w:val="14"/>
                                   <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="begin"/>
                               </w:r>
                               <w:r w:rsidRPr="00C24A43">
                                 <w:rPr>
                                   <w:sz w:val="14"/>
                                   <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:instrText>PAGE  \* MERGEFORMAT</w:instrText>
@@ -4055,121 +4054,128 @@
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C4071"/>
     <w:rsid w:val="00070D97"/>
     <w:rsid w:val="000A7DBD"/>
+    <w:rsid w:val="000D4AC7"/>
     <w:rsid w:val="00114F06"/>
     <w:rsid w:val="00146414"/>
     <w:rsid w:val="00241067"/>
     <w:rsid w:val="0028071D"/>
     <w:rsid w:val="00292332"/>
     <w:rsid w:val="00294678"/>
     <w:rsid w:val="00297CCE"/>
     <w:rsid w:val="00314534"/>
     <w:rsid w:val="0035673B"/>
     <w:rsid w:val="00381708"/>
     <w:rsid w:val="003C1E00"/>
     <w:rsid w:val="003C2285"/>
     <w:rsid w:val="003C4071"/>
     <w:rsid w:val="003C6B71"/>
     <w:rsid w:val="003E5575"/>
     <w:rsid w:val="003E6F6D"/>
     <w:rsid w:val="003F0417"/>
     <w:rsid w:val="00426BA1"/>
     <w:rsid w:val="004638A7"/>
     <w:rsid w:val="00476003"/>
     <w:rsid w:val="00501666"/>
     <w:rsid w:val="00505041"/>
     <w:rsid w:val="00512005"/>
     <w:rsid w:val="005416CB"/>
     <w:rsid w:val="0054360A"/>
     <w:rsid w:val="0055188D"/>
     <w:rsid w:val="005B7D74"/>
     <w:rsid w:val="005C7C2A"/>
     <w:rsid w:val="00612DA5"/>
     <w:rsid w:val="006545E0"/>
     <w:rsid w:val="00655022"/>
     <w:rsid w:val="006707D1"/>
     <w:rsid w:val="006979A6"/>
     <w:rsid w:val="006A33AD"/>
     <w:rsid w:val="007A7E77"/>
     <w:rsid w:val="007E0F6F"/>
     <w:rsid w:val="008464DC"/>
     <w:rsid w:val="008A0F7E"/>
+    <w:rsid w:val="008B7BD4"/>
     <w:rsid w:val="008E437B"/>
     <w:rsid w:val="009900B9"/>
     <w:rsid w:val="009E57CA"/>
     <w:rsid w:val="00A255DC"/>
     <w:rsid w:val="00A320F9"/>
     <w:rsid w:val="00A46001"/>
     <w:rsid w:val="00A96DBB"/>
     <w:rsid w:val="00AA3920"/>
     <w:rsid w:val="00AD04F5"/>
     <w:rsid w:val="00AD0D67"/>
     <w:rsid w:val="00AE0583"/>
     <w:rsid w:val="00AF228E"/>
     <w:rsid w:val="00AF74DD"/>
     <w:rsid w:val="00B258F2"/>
+    <w:rsid w:val="00B46967"/>
     <w:rsid w:val="00B57E44"/>
     <w:rsid w:val="00B66435"/>
     <w:rsid w:val="00BA6ABA"/>
     <w:rsid w:val="00C24A43"/>
+    <w:rsid w:val="00C61014"/>
     <w:rsid w:val="00C84767"/>
     <w:rsid w:val="00CB0E42"/>
     <w:rsid w:val="00CB7F67"/>
+    <w:rsid w:val="00CC0AF4"/>
+    <w:rsid w:val="00D2515F"/>
     <w:rsid w:val="00D309C0"/>
     <w:rsid w:val="00D50396"/>
     <w:rsid w:val="00D54E19"/>
     <w:rsid w:val="00D80D49"/>
     <w:rsid w:val="00DE3AF1"/>
     <w:rsid w:val="00E05EFB"/>
     <w:rsid w:val="00E0614A"/>
     <w:rsid w:val="00E666C1"/>
     <w:rsid w:val="00E7726E"/>
     <w:rsid w:val="00E906DE"/>
     <w:rsid w:val="00E91D7F"/>
     <w:rsid w:val="00EF50FC"/>
+    <w:rsid w:val="00F046CD"/>
     <w:rsid w:val="00F8012E"/>
     <w:rsid w:val="00FC3997"/>
     <w:rsid w:val="00FD1041"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>