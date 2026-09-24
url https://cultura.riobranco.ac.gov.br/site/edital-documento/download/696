--- v0 (2026-07-01)
+++ v1 (2026-09-24)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37DE6A24" w14:textId="126C6171" w:rsidR="008A75EA" w:rsidRPr="002A68AE" w:rsidRDefault="008A75EA" w:rsidP="00E25DFE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7F1FF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Eras Bold ITC" w:hAnsi="Eras Bold ITC" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
@@ -106,51 +110,51 @@
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A68AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>POLÍTICA NACIONAL ALDIR BLNAC - PNAB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE7E864" w14:textId="77777777" w:rsidR="00EB65B2" w:rsidRPr="003D0901" w:rsidRDefault="00EB65B2" w:rsidP="0014484B">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DCB32ED" w14:textId="358645A1" w:rsidR="003D40FD" w:rsidRPr="002A68AE" w:rsidRDefault="003D40FD" w:rsidP="00E25DFE">
+    <w:p w14:paraId="0DCB32ED" w14:textId="5FA02448" w:rsidR="003D40FD" w:rsidRPr="002A68AE" w:rsidRDefault="003D40FD" w:rsidP="00E25DFE">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E7F1FF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A68AE">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO </w:t>
       </w:r>
       <w:r w:rsidR="00F665D8" w:rsidRPr="002A68AE">
         <w:rPr>
@@ -697,52 +701,56 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A68AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assinatura do declarante</w:t>
       </w:r>
       <w:r w:rsidRPr="0091213B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D05A57" w:rsidRPr="003D0901" w:rsidSect="00E842AD">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="227" w:right="851" w:bottom="227" w:left="1418" w:header="142" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3E2C292E" w14:textId="77777777" w:rsidR="0082161C" w:rsidRDefault="0082161C" w:rsidP="0053499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="612E2CFF" w14:textId="77777777" w:rsidR="0082161C" w:rsidRDefault="0082161C" w:rsidP="0053499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -781,141 +789,171 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
     <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19D8C20C" w14:textId="481FEA09" w:rsidR="00821899" w:rsidRDefault="00C330F7" w:rsidP="00C330F7">
+  <w:p w14:paraId="135C2F16" w14:textId="77777777" w:rsidR="00E434E9" w:rsidRDefault="00E434E9">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19D8C20C" w14:textId="67EA6245" w:rsidR="00821899" w:rsidRDefault="00E434E9" w:rsidP="00C330F7">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="-1418" w:right="-994"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66AB4B70" wp14:editId="2C8ED510">
-[...2 lines deleted...]
-          <wp:docPr id="1195776751" name="Imagem 3"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25C8E7AE" wp14:editId="3E41A0CB">
+          <wp:extent cx="7518444" cy="1009650"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:docPr id="199410063" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 6"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7555990" cy="1251253"/>
+                    <a:ext cx="7528991" cy="1011066"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A5A5248" w14:textId="77777777" w:rsidR="00E434E9" w:rsidRDefault="00E434E9">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5B770594" w14:textId="77777777" w:rsidR="0082161C" w:rsidRDefault="0082161C" w:rsidP="0053499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="159B1202" w14:textId="77777777" w:rsidR="0082161C" w:rsidRDefault="0082161C" w:rsidP="0053499E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B225C31" w14:textId="77777777" w:rsidR="00E434E9" w:rsidRDefault="00E434E9">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F517FAB" w14:textId="702D224C" w:rsidR="0053499E" w:rsidRDefault="00C330F7" w:rsidP="0053499E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk231934836"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62F64F4B" wp14:editId="46D5CA2D">
           <wp:extent cx="2114550" cy="589634"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="443958561" name="Imagem 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 8"/>
                   <pic:cNvPicPr>
@@ -1033,115 +1071,128 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="1314522B" id="Conector reto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-3.3pt,2.5pt" to="454.95pt,2.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxlP0CuwEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEy9IacQosbXfp&#10;tgDtdmf0YQuTRUFUYuffT1LTtNhuwy6CKJKPj4/U+mYaLDuqQAZdy+ezmjPlBErjupb/eLr/cMUZ&#10;RXASLDrV8pMifrN5/249+kYtsEcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuOTWGAWIyQ1fJAGNCH2y1&#10;qOtP1YhB+oBCEaXX22cn3xR8rZWI37UmFZlteeIWyxnKuc9ntVlD0wXwvRFnGvAPLAYwLhW9QN1C&#10;BHYI5i+owYiAhDrOBA4Vam2EKj2kbub1H9089uBV6SWJQ/4iE/0/WPHtuHW7kKmLyT36BxS/iDnc&#10;9uA6VQg8nXwa3DxLVY2emktKNsjvAtuPX1GmGDhELCpMOgxMW+N/5sQMnjplU5H9dJFdTZGJ9Li8&#10;ml+vVkvOxIuvgiZD5EQfKH5ROLB8abk1LisCDRwfKGZKryH52eG9sbZM1To2pvLX9bIuGYTWyOzN&#10;cRS6/dYGdoS0GIu71cfPy9Jg8rwNC3hwsqD1CuTd+R7B2Od7qm7dWZcsRd47avYoT7vwoleaXKF5&#10;3rK8Gm/tkv36Fza/AQAA//8DAFBLAwQUAAYACAAAACEA/9q2VNsAAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQUvDQBSE74L/YXmCF2l3FRpMmk2RYo8KtoIet9nXJJp9G3Y3bfrvfXqxx2GGmW/K&#10;1eR6ccQQO08a7ucKBFLtbUeNhvfdZvYIIiZD1vSeUMMZI6yq66vSFNaf6A2P29QILqFYGA1tSkMh&#10;ZaxbdCbO/YDE3sEHZxLL0EgbzInLXS8flMqkMx3xQmsGXLdYf29Hp+ElxGxD4/rzbvFxzodnNabd&#10;16vWtzfT0xJEwin9h+EXn9GhYqa9H8lG0WuYZRknNSz4Edu5ynMQ+z8tq1Je4lc/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHGU/QK7AQAAUwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP/atlTbAAAABgEAAA8AAAAAAAAAAAAAAAAAFQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="#2e74b5" strokeweight="1.5pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="236EF0AC" w14:textId="77777777" w:rsidR="00E434E9" w:rsidRDefault="00E434E9">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D05A57"/>
     <w:rsid w:val="00107D70"/>
     <w:rsid w:val="0014484B"/>
     <w:rsid w:val="00152C5F"/>
     <w:rsid w:val="00162E1E"/>
     <w:rsid w:val="001730F9"/>
     <w:rsid w:val="001C0351"/>
     <w:rsid w:val="0023195A"/>
     <w:rsid w:val="0023536C"/>
     <w:rsid w:val="00235F0E"/>
     <w:rsid w:val="00292332"/>
     <w:rsid w:val="00293903"/>
     <w:rsid w:val="00297759"/>
     <w:rsid w:val="00297CCE"/>
     <w:rsid w:val="002A68AE"/>
     <w:rsid w:val="002B4130"/>
     <w:rsid w:val="002C60F2"/>
     <w:rsid w:val="00314534"/>
+    <w:rsid w:val="00317356"/>
     <w:rsid w:val="00341C1E"/>
     <w:rsid w:val="0034364B"/>
     <w:rsid w:val="0036290C"/>
     <w:rsid w:val="003B2D1E"/>
     <w:rsid w:val="003C6B71"/>
     <w:rsid w:val="003D0901"/>
     <w:rsid w:val="003D40FD"/>
     <w:rsid w:val="003F600D"/>
     <w:rsid w:val="00423B64"/>
     <w:rsid w:val="00460687"/>
     <w:rsid w:val="0047391C"/>
     <w:rsid w:val="00474008"/>
     <w:rsid w:val="00476003"/>
     <w:rsid w:val="00490A13"/>
+    <w:rsid w:val="00494EC6"/>
     <w:rsid w:val="004B49D2"/>
     <w:rsid w:val="004E77D0"/>
     <w:rsid w:val="004F477E"/>
     <w:rsid w:val="004F7032"/>
     <w:rsid w:val="00533609"/>
     <w:rsid w:val="0053499E"/>
     <w:rsid w:val="005B5EF1"/>
+    <w:rsid w:val="005D011D"/>
     <w:rsid w:val="005D3941"/>
     <w:rsid w:val="00612DA5"/>
     <w:rsid w:val="00636878"/>
     <w:rsid w:val="00644BDE"/>
     <w:rsid w:val="006979A6"/>
     <w:rsid w:val="006A33AD"/>
     <w:rsid w:val="006A4FDC"/>
     <w:rsid w:val="006A7F5F"/>
     <w:rsid w:val="006B2604"/>
     <w:rsid w:val="006B314D"/>
     <w:rsid w:val="00702B5A"/>
     <w:rsid w:val="007149E1"/>
     <w:rsid w:val="00721C6A"/>
     <w:rsid w:val="007249E7"/>
     <w:rsid w:val="00731B03"/>
     <w:rsid w:val="00784C4E"/>
     <w:rsid w:val="007E5358"/>
     <w:rsid w:val="0082161C"/>
     <w:rsid w:val="00821899"/>
     <w:rsid w:val="00823D7C"/>
     <w:rsid w:val="00860CDD"/>
     <w:rsid w:val="00873559"/>
     <w:rsid w:val="00884B78"/>
     <w:rsid w:val="0088534B"/>
     <w:rsid w:val="00895BE8"/>
@@ -1156,68 +1207,71 @@
     <w:rsid w:val="0095591B"/>
     <w:rsid w:val="0098172E"/>
     <w:rsid w:val="00985117"/>
     <w:rsid w:val="009900B9"/>
     <w:rsid w:val="00A307A4"/>
     <w:rsid w:val="00A66797"/>
     <w:rsid w:val="00AA2C88"/>
     <w:rsid w:val="00AB1C7A"/>
     <w:rsid w:val="00AC115C"/>
     <w:rsid w:val="00AC71BA"/>
     <w:rsid w:val="00B047E8"/>
     <w:rsid w:val="00B074F2"/>
     <w:rsid w:val="00B4429A"/>
     <w:rsid w:val="00B45A64"/>
     <w:rsid w:val="00B56927"/>
     <w:rsid w:val="00B57E44"/>
     <w:rsid w:val="00B677F4"/>
     <w:rsid w:val="00B75C2D"/>
     <w:rsid w:val="00BD6E70"/>
     <w:rsid w:val="00BF47F8"/>
     <w:rsid w:val="00C1772D"/>
     <w:rsid w:val="00C31ABC"/>
     <w:rsid w:val="00C330F7"/>
     <w:rsid w:val="00C472F5"/>
     <w:rsid w:val="00C53E43"/>
+    <w:rsid w:val="00C61014"/>
     <w:rsid w:val="00C97069"/>
     <w:rsid w:val="00CA21F8"/>
     <w:rsid w:val="00CA336B"/>
     <w:rsid w:val="00CB0E42"/>
     <w:rsid w:val="00CB3416"/>
     <w:rsid w:val="00CB7F67"/>
     <w:rsid w:val="00D05A57"/>
     <w:rsid w:val="00D174ED"/>
+    <w:rsid w:val="00D2515F"/>
     <w:rsid w:val="00D45325"/>
     <w:rsid w:val="00D50396"/>
     <w:rsid w:val="00D54E19"/>
     <w:rsid w:val="00D73D1E"/>
     <w:rsid w:val="00D86ABC"/>
     <w:rsid w:val="00DB46D9"/>
     <w:rsid w:val="00DF4563"/>
     <w:rsid w:val="00E02BF8"/>
     <w:rsid w:val="00E05EFB"/>
     <w:rsid w:val="00E25DFE"/>
+    <w:rsid w:val="00E434E9"/>
     <w:rsid w:val="00E83C91"/>
     <w:rsid w:val="00E842AD"/>
     <w:rsid w:val="00E906DE"/>
     <w:rsid w:val="00EB65B2"/>
     <w:rsid w:val="00ED3751"/>
     <w:rsid w:val="00EE44B0"/>
     <w:rsid w:val="00F15C6C"/>
     <w:rsid w:val="00F354A6"/>
     <w:rsid w:val="00F403E6"/>
     <w:rsid w:val="00F657CE"/>
     <w:rsid w:val="00F665D8"/>
     <w:rsid w:val="00F74A81"/>
     <w:rsid w:val="00F92EB3"/>
     <w:rsid w:val="00FA23C4"/>
     <w:rsid w:val="00FD18CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -1880,58 +1934,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2084984034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>