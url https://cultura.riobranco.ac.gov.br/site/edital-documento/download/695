--- v0 (2026-07-01)
+++ v1 (2026-09-24)
@@ -1,42 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31220A37" w14:textId="256E4B6D" w:rsidR="00133160" w:rsidRPr="00791FB7" w:rsidRDefault="00976D2A" w:rsidP="00D94001">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
@@ -127,51 +131,51 @@
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PEQUENOS APOIOS – INTERCÂMBIO CULTURAL – ARTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB5FB43" w14:textId="77777777" w:rsidR="00791FB7" w:rsidRPr="00791FB7" w:rsidRDefault="00791FB7" w:rsidP="00D94001">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AFA2FC7" w14:textId="29F4F8B9" w:rsidR="00A40B32" w:rsidRPr="00791FB7" w:rsidRDefault="00E92F30" w:rsidP="00D94001">
+    <w:p w14:paraId="6AFA2FC7" w14:textId="2CA637DF" w:rsidR="00A40B32" w:rsidRPr="00791FB7" w:rsidRDefault="00E92F30" w:rsidP="00D94001">
       <w:pPr>
         <w:pStyle w:val="textocentralizadomaiusculas"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B129A">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ANEXO Nº 01 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1190,52 +1194,56 @@
         <w:t>____________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="005B129A" w:rsidRPr="005B129A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E27F2C" w:rsidRPr="005B129A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ssinatura</w:t>
       </w:r>
       <w:r w:rsidR="005B129A" w:rsidRPr="005B129A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> obrigatória</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C12EDC" w:rsidRPr="005B129A" w:rsidSect="005B129A">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="227" w:left="1418" w:header="142" w:footer="170" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38D0A0CD" w14:textId="77777777" w:rsidR="00847A69" w:rsidRDefault="00847A69" w:rsidP="00701D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="73417BD6" w14:textId="77777777" w:rsidR="00847A69" w:rsidRDefault="00847A69" w:rsidP="00701D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1275,53 +1283,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AA7170E" w14:textId="18E030EA" w:rsidR="00BD2113" w:rsidRPr="00522D01" w:rsidRDefault="006D4EA0" w:rsidP="00522D01">
+  <w:p w14:paraId="75E75631" w14:textId="77777777" w:rsidR="00FF328B" w:rsidRDefault="00FF328B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5AA7170E" w14:textId="057FAB77" w:rsidR="00BD2113" w:rsidRPr="00522D01" w:rsidRDefault="006D4EA0" w:rsidP="00FF328B">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:ind w:left="-1418"/>
     </w:pPr>
     <w:r w:rsidRPr="00A13F66">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6195CDA6" wp14:editId="4C50B0BC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-14605</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7534275" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1369172630" name="Conector reto 1369172630"/>
               <wp:cNvGraphicFramePr>
@@ -1351,133 +1370,153 @@
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="15A8494F" id="Conector reto 1369172630" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-1.15pt" to="593.25pt,-1.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEsr8kuwEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzbIZcQosbXfp&#10;tgDtdmf0YQuTRUFUYuffT1LTtNhuwy6CKJKPj4/U+noaLDuqQAZdy+ezmjPlBErjupb/eLx795Ez&#10;iuAkWHSq5SdF/Hrz9s169I1aYI9WqsASiKNm9C3vY/RNVZHo1QA0Q69ccmoMA8Rkhq6SAcaEPthq&#10;UdcfqhGD9AGFIkqvN09Ovin4WisRv2tNKjLb8sQtljOUc5/ParOGpgvgeyPONOAfWAxgXCp6gbqB&#10;COwQzF9QgxEBCXWcCRwq1NoIVXpI3czrP7p56MGr0ksSh/xFJvp/sOLbcet2IVMXk3vw9yh+EXO4&#10;7cF1qhB4PPk0uHmWqho9NZeUbJDfBbYfv6JMMXCIWFSYdBiYtsb/zIkZPHXKpiL76SK7miIT6XG1&#10;fH+1WC05E8++CpoMkRN9oPhF4cDypeXWuKwINHC8p5gpvYTkZ4d3xtoyVevYmMp/qpd1ySC0RmZv&#10;jqPQ7bc2sCOkxVjcrq4+L0uDyfM6LODByYLWK5C353sEY5/uqbp1Z12yFHnvqNmjPO3Cs15pcoXm&#10;ecvyary2S/bLX9j8BgAA//8DAFBLAwQUAAYACAAAACEA5Tydl90AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwW7CMBBE75X6D9Yi9VKBAxURTbNBFSrHViogtUcTb5OUeB3ZDoS/r1EPcNyZ0czb&#10;fDmYVhzJ+cYywnSSgCAurW64Qtht1+MFCB8Ua9VaJoQzeVgW93e5yrQ98ScdN6ESsYR9phDqELpM&#10;Sl/WZJSf2I44ej/WGRXi6SqpnTrFctPKWZKk0qiG40KtOlrVVB42vUF4dz5dc7/6fpx/nZ+7t6QP&#10;298PxIfR8PoCItAQrmG44Ed0KCLT3vasvWgR4iMBYTx7AnFxp4t0DmL/r8gil7f8xR8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAxLK/JLsBAABTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Tydl90AAAAHAQAADwAAAAAAAAAAAAAAAAAVBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAB8FAAAAAA==&#10;" strokecolor="#2e74b5" strokeweight="1.5pt">
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="005B129A">
+    <w:r w:rsidR="00FF328B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="257B5DC7" wp14:editId="40A38EAB">
-          <wp:extent cx="6119495" cy="1013460"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DE19B32" wp14:editId="066FBEEA">
+          <wp:extent cx="7534275" cy="1011776"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="800201963" name="Imagem 4"/>
+          <wp:docPr id="199410063" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6119495" cy="1013460"/>
+                    <a:ext cx="7599186" cy="1020493"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ED9758A" w14:textId="77777777" w:rsidR="00FF328B" w:rsidRDefault="00FF328B">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="52E57C01" w14:textId="77777777" w:rsidR="00847A69" w:rsidRDefault="00847A69" w:rsidP="00701D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="67874A85" w14:textId="77777777" w:rsidR="00847A69" w:rsidRDefault="00847A69" w:rsidP="00701D9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05F78385" w14:textId="77777777" w:rsidR="00FF328B" w:rsidRDefault="00FF328B">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75A352E3" w14:textId="6FA58492" w:rsidR="00522D01" w:rsidRDefault="00E92F30" w:rsidP="00522D01">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CC033F8" wp14:editId="1E23992E">
           <wp:extent cx="2015355" cy="561975"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:docPr id="1712841356" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1590,148 +1629,164 @@
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="7423FFB5" id="Conector reto 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.45pt" to="458.25pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxlP0CuwEAAFMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEy9IacQosbXfp&#10;tgDtdmf0YQuTRUFUYuffT1LTtNhuwy6CKJKPj4/U+mYaLDuqQAZdy+ezmjPlBErjupb/eLr/cMUZ&#10;RXASLDrV8pMifrN5/249+kYtsEcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuOTWGAWIyQ1fJAGNCH2y1&#10;qOtP1YhB+oBCEaXX22cn3xR8rZWI37UmFZlteeIWyxnKuc9ntVlD0wXwvRFnGvAPLAYwLhW9QN1C&#10;BHYI5i+owYiAhDrOBA4Vam2EKj2kbub1H9089uBV6SWJQ/4iE/0/WPHtuHW7kKmLyT36BxS/iDnc&#10;9uA6VQg8nXwa3DxLVY2emktKNsjvAtuPX1GmGDhELCpMOgxMW+N/5sQMnjplU5H9dJFdTZGJ9Li8&#10;ml+vVkvOxIuvgiZD5EQfKH5ROLB8abk1LisCDRwfKGZKryH52eG9sbZM1To2pvLX9bIuGYTWyOzN&#10;cRS6/dYGdoS0GIu71cfPy9Jg8rwNC3hwsqD1CuTd+R7B2Od7qm7dWZcsRd47avYoT7vwoleaXKF5&#10;3rK8Gm/tkv36Fza/AQAA//8DAFBLAwQUAAYACAAAACEA+I2eItoAAAAEAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQWvCQBSE74X+h+UVeim6UTA0aTYioscW1EI9PrOvSdrs27C70fjvu/bSHocZZr4p&#10;lqPpxJmcby0rmE0TEMSV1S3XCt4P28kzCB+QNXaWScGVPCzL+7sCc20vvKPzPtQilrDPUUETQp9L&#10;6auGDPqp7Ymj92mdwRClq6V2eInlppPzJEmlwZbjQoM9rRuqvveDUfDqfLrlYX18Wnxcs36TDOHw&#10;9abU48O4egERaAx/YbjhR3QoI9PJDqy96BTEI0HBPAMRzWyWLkCcfrUsC/kfvvwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcZT9ArsBAABTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA+I2eItoAAAAEAQAADwAAAAAAAAAAAAAAAAAVBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#2e74b5" strokeweight="1.5pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B850E6C" w14:textId="77777777" w:rsidR="00FF328B" w:rsidRDefault="00FF328B">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="77B138C1"/>
     <w:rsid w:val="000004F7"/>
     <w:rsid w:val="00053C42"/>
     <w:rsid w:val="0009192B"/>
     <w:rsid w:val="000E18FA"/>
     <w:rsid w:val="00133160"/>
     <w:rsid w:val="00153038"/>
+    <w:rsid w:val="00202093"/>
     <w:rsid w:val="00292332"/>
     <w:rsid w:val="00297CCE"/>
     <w:rsid w:val="002E1801"/>
     <w:rsid w:val="00333F9E"/>
     <w:rsid w:val="00373E7C"/>
     <w:rsid w:val="003B6864"/>
     <w:rsid w:val="003C6B71"/>
     <w:rsid w:val="003E6373"/>
     <w:rsid w:val="0041615C"/>
     <w:rsid w:val="00455840"/>
     <w:rsid w:val="004F6FE2"/>
     <w:rsid w:val="0051473E"/>
     <w:rsid w:val="00522D01"/>
     <w:rsid w:val="00552344"/>
     <w:rsid w:val="005B129A"/>
     <w:rsid w:val="005B5768"/>
+    <w:rsid w:val="005D011D"/>
     <w:rsid w:val="00612DA5"/>
     <w:rsid w:val="006A33AD"/>
     <w:rsid w:val="006D4EA0"/>
     <w:rsid w:val="00701D9E"/>
+    <w:rsid w:val="00725783"/>
     <w:rsid w:val="00740218"/>
     <w:rsid w:val="00757541"/>
     <w:rsid w:val="00791FB7"/>
     <w:rsid w:val="007D6BA7"/>
     <w:rsid w:val="007E326C"/>
     <w:rsid w:val="007F1D83"/>
     <w:rsid w:val="007F770A"/>
     <w:rsid w:val="00847A69"/>
     <w:rsid w:val="008C07B5"/>
     <w:rsid w:val="008E4890"/>
     <w:rsid w:val="00961BFC"/>
     <w:rsid w:val="00976A1D"/>
     <w:rsid w:val="00976D2A"/>
     <w:rsid w:val="009900B9"/>
     <w:rsid w:val="009B7083"/>
     <w:rsid w:val="00A40B32"/>
     <w:rsid w:val="00A849D2"/>
     <w:rsid w:val="00A87799"/>
     <w:rsid w:val="00AC7138"/>
     <w:rsid w:val="00AD2E5A"/>
     <w:rsid w:val="00B2662C"/>
     <w:rsid w:val="00B71F95"/>
     <w:rsid w:val="00BD2113"/>
     <w:rsid w:val="00C12EDC"/>
     <w:rsid w:val="00C209E8"/>
     <w:rsid w:val="00C3141F"/>
     <w:rsid w:val="00C36BEB"/>
+    <w:rsid w:val="00C61014"/>
+    <w:rsid w:val="00D2515F"/>
     <w:rsid w:val="00D25242"/>
     <w:rsid w:val="00D34906"/>
     <w:rsid w:val="00D4233B"/>
     <w:rsid w:val="00D51BD3"/>
     <w:rsid w:val="00D709F2"/>
     <w:rsid w:val="00D834A0"/>
     <w:rsid w:val="00D94001"/>
     <w:rsid w:val="00E05EFB"/>
     <w:rsid w:val="00E27F2C"/>
     <w:rsid w:val="00E41A67"/>
     <w:rsid w:val="00E81336"/>
     <w:rsid w:val="00E8214E"/>
     <w:rsid w:val="00E906DE"/>
     <w:rsid w:val="00E92F30"/>
     <w:rsid w:val="00E94CE1"/>
     <w:rsid w:val="00FC7088"/>
     <w:rsid w:val="00FD0E62"/>
+    <w:rsid w:val="00FF328B"/>
     <w:rsid w:val="119FC668"/>
     <w:rsid w:val="17F43D38"/>
     <w:rsid w:val="428771B6"/>
     <w:rsid w:val="4CFCEC03"/>
     <w:rsid w:val="5B2F3334"/>
     <w:rsid w:val="669B572F"/>
     <w:rsid w:val="77B138C1"/>
     <w:rsid w:val="787A9D9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -2295,58 +2350,58 @@
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00A40B32"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2589,61 +2644,50 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010036E29AE93B1FB54C94FFB0AC0F256343" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3487eafe80e2c4116e5aa923501ecef0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="40aec6fa-c5f6-4feb-b97b-386f8ea38896" xmlns:ns3="beaeb88b-723b-40d5-8941-7d7503f1ce4a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="791c6999be33df5930a3e1bf3462d89a" ns2:_="" ns3:_="">
     <xsd:import namespace="40aec6fa-c5f6-4feb-b97b-386f8ea38896"/>
     <xsd:import namespace="beaeb88b-723b-40d5-8941-7d7503f1ce4a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2828,84 +2872,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="40aec6fa-c5f6-4feb-b97b-386f8ea38896">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="beaeb88b-723b-40d5-8941-7d7503f1ce4a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{553EA620-AAC4-4315-A02C-9AA6257FC695}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{825DBA34-A0E0-44F3-80EF-DE059E018709}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64BC37FE-189D-4DFD-8A06-492644CE362C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="40aec6fa-c5f6-4feb-b97b-386f8ea38896"/>
     <ds:schemaRef ds:uri="beaeb88b-723b-40d5-8941-7d7503f1ce4a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{825DBA34-A0E0-44F3-80EF-DE059E018709}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="40aec6fa-c5f6-4feb-b97b-386f8ea38896"/>
+    <ds:schemaRef ds:uri="beaeb88b-723b-40d5-8941-7d7503f1ce4a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>464</Words>
   <Characters>2511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>